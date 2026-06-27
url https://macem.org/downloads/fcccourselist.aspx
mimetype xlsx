--- v0 (2026-06-03)
+++ v1 (2026-06-27)
@@ -2,99 +2,96 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10510"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://myfccfrederick-my.sharepoint.com/personal/lyounkins_frederick_edu/Documents/My Docs/MACEM/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://myfccfrederick-my.sharepoint.com/personal/lweldon_frederick_edu/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{262305C2-C330-9745-B9F1-BFF5D63ABA41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="8_{8B50DA7A-02D8-4A59-86A9-BD7230863FC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{25FED32A-F59D-45CD-82E6-5210743DD8A3}"/>
   <bookViews>
-    <workbookView xWindow="36200" yWindow="8200" windowWidth="29040" windowHeight="15720" xr2:uid="{8E40A29A-DD93-4C41-BF7C-893F2006FB76}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8E40A29A-DD93-4C41-BF7C-893F2006FB76}"/>
   </bookViews>
   <sheets>
     <sheet name="Summer 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Summer 2026'!$A$1:$D$134</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="176">
   <si>
     <t>FREDERICK COMMUNITY COLLEGE/MACEM&amp;PS Credit Conversion Program</t>
   </si>
   <si>
     <t xml:space="preserve">FCC Course List </t>
   </si>
   <si>
-    <t xml:space="preserve">Column A                                                                                                     To earn this college-credited Frederick Community Course </t>
-[...1 lines deleted...]
-  <si>
     <t>Number of credits earned from FCC</t>
   </si>
   <si>
     <t>FEMA 109</t>
   </si>
   <si>
     <t>IS-10 or IS-10.A: Animals in Disasters: Awareness and Preparedness</t>
   </si>
   <si>
     <t>FEMA 110</t>
   </si>
   <si>
     <t>IS-11 or IS-11.A: Animals in Disasters: Community Planning</t>
   </si>
   <si>
     <t>FEMA 122</t>
   </si>
   <si>
     <t>IS-324 or IS-324.A: Community Hurricane Preparedness</t>
   </si>
   <si>
     <t>FEMA 131</t>
   </si>
   <si>
     <t>FEMA 134</t>
@@ -109,53 +106,50 @@
     <t>IS-111 or IS-111.A: Livestock in Disasters</t>
   </si>
   <si>
     <t>FEMA 161</t>
   </si>
   <si>
     <t>IS-2200: Basic Emergency Operations Center Functions</t>
   </si>
   <si>
     <t>FEMA 180</t>
   </si>
   <si>
     <t>IS-366 or IS-366.A: Planning for the Needs of Children in Disasters</t>
   </si>
   <si>
     <t>FEMA 201</t>
   </si>
   <si>
     <t>IS-2900 or IS-2900.A: National Disaster Recovery Framework (NDRF) Overview</t>
   </si>
   <si>
     <t>FEMA 214</t>
   </si>
   <si>
     <t>IS-545 or IS-545.A: Reconstitution Planning Course</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">AWR-922-W: EHTER Awareness </t>
   </si>
   <si>
     <t xml:space="preserve">FEMA 103 </t>
   </si>
   <si>
     <t>IS-120.A or IS-120.C: An Introduction to Exercises</t>
   </si>
   <si>
     <t>IS-130 or IS-130.A: How to be an Exercise Evaluator</t>
   </si>
   <si>
     <t>FEMA 140</t>
   </si>
   <si>
     <t>IS-235.B or IS-235.C: Emergency Planning</t>
   </si>
   <si>
     <t>IS-2002: Introduction to FEMA Operational Planning</t>
   </si>
   <si>
     <t>FEMA 150</t>
   </si>
   <si>
     <t>IS-100.B or IS-100.C: Introduction to the Incident Command System</t>
   </si>
@@ -570,100 +564,50 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ONE</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> FEMA course to earn ONE college credit at Frederick Community College: </t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...48 lines deleted...]
-    <r>
       <t>FEMA</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>102C</t>
     </r>
     <r>
       <rPr>
@@ -1120,69 +1064,90 @@
         <b/>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>THREE college credits</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="0"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> at Frederick Community College: </t>
     </r>
   </si>
   <si>
     <t>IS-318.a or IS-318.b: Local Mitigation Planning Training</t>
   </si>
   <si>
     <t>Summer 2026 Effective 5/29/26 - 8/21/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Column A 
+To earn this college-credited Frederick Community Course </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FEMA 101C</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> *FEMA CDP Course</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">AWR-922-W (CDP) V2: EHTER Awareness </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
@@ -1238,58 +1203,50 @@
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="3" tint="9.9978637043366805E-2"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFC00000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Aptos Narrow"/>
-[...6 lines deleted...]
-      <color rgb="FFC00000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FFC00000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="3" tint="9.9978637043366805E-2"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
@@ -1494,295 +1451,295 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="9" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="8" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="14" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="13" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -2085,1397 +2042,1397 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-315.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1015&amp;lang=en" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-360&amp;lang=en" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-31.b&amp;lang=en" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-350&amp;lang=en" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-238&amp;lang=en" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-916&amp;lang=en" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-916-W" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-903" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1011&amp;lang=en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-200.c&amp;lang=en" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1008&amp;lang=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-120.c&amp;lang=en" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-241.c&amp;lang=en" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-2700&amp;lang=en" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1014&amp;lang=en" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1009&amp;lang=en" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-907.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-923-W" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-393.b&amp;lang=en" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-242.c&amp;lang=en" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-911" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-336-W" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-406&amp;lang=en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-317.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-29.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=is-247.c&amp;lang=en" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-27&amp;lang=en" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1170.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1021&amp;lang=en" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-995&amp;lang=en" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-928-W" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-912" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-130.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=is-700.b&amp;lang=en" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-244.b&amp;lang=en" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-800.d&amp;lang=en" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-100.c&amp;lang=en" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1173.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1017&amp;lang=en" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/PER-931-W" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1171&amp;lang=en" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-909&amp;lang=en" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-921" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-341" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-10.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-111.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-822&amp;lang=en" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-144.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-251.b&amp;lang=en" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1023&amp;lang=en" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-246.25&amp;lang=en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=is-42.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-554&amp;lang=en" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-860.c&amp;lang=en" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-929" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/PER-322-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-230.e&amp;lang=en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-545.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-235.c&amp;lang=en" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-703.b&amp;lang=en" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-2500&amp;lang=en" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1013&amp;lang=en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-288.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-922.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-520&amp;lang=en" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-912&amp;lang=en" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-366.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-236&amp;lang=en" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-102.c&amp;lang=en" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-2200&amp;lang=en" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1172.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-5.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-11.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1200&amp;lang=en" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-2000&amp;lang=en" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-2600&amp;lang=en" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-706&amp;lang=en" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-913.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/PER-271-W" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1004&amp;lang=en" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1010&amp;lang=en" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-556&amp;lang=en" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-930-W" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-362.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-2002&amp;lang=en" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-45&amp;lang=en" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-289&amp;lang=en" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=is-26&amp;lang=en" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-914&amp;lang=en" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-871.b&amp;lang=en" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-870.b&amp;lang=en" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-2900.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1002&amp;lang=en" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-904&amp;lang=en" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-284.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1174.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1014&amp;lang=en" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-324.a&amp;lang=en" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-285&amp;lang=en" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-328&amp;lang=en" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-915&amp;lang=en" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1007&amp;lang=en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-363&amp;lang=en" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-30.b&amp;lang=en" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-558&amp;lang=en" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-358%20dL" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-349" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1010&amp;lang=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-100.c&amp;lang=en" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-393.b&amp;lang=en" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-293&amp;lang=en" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1000&amp;lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-922%20W" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-240.c&amp;lang=en" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-1006&amp;lang=en" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-906&amp;lang=en" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdp.dhs.gov/training/course/AWR-925-W" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-212.b&amp;lang=en" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-245.c&amp;lang=en" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.fema.gov/is/courseoverview.aspx?code=IS-872.b&amp;lang=en" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BFE7BA7-0810-44E0-940F-86F3862A3D14}">
   <dimension ref="A1:H134"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="F2" sqref="F2"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="D119" sqref="D119:D123"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.33203125" style="42" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="21.1640625" style="43" customWidth="1"/>
+    <col min="1" max="1" width="36.28515625" style="41" customWidth="1"/>
+    <col min="2" max="2" width="48" style="42" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="42" customWidth="1"/>
+    <col min="4" max="4" width="21.140625" style="42" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="1" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" s="1" customFormat="1" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="10"/>
     </row>
-    <row r="2" spans="1:8" ht="120" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D2" s="49"/>
+    <row r="2" spans="1:8" ht="120" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="48"/>
       <c r="H2" s="2"/>
     </row>
-    <row r="3" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="12"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:8" ht="23" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>175</v>
+    <row r="4" spans="1:8" ht="21.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="43" t="s">
+        <v>172</v>
       </c>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
       <c r="D4" s="14"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:8" ht="52" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="63.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" s="7" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="15" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B6" s="16"/>
       <c r="C6" s="17"/>
       <c r="D6" s="18"/>
     </row>
-    <row r="7" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="20" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C7" s="21">
         <v>1</v>
       </c>
       <c r="D7" s="22">
         <v>95</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="24" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C8" s="25">
         <v>1</v>
       </c>
       <c r="D8" s="26">
         <v>95</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="20" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C9" s="21">
         <v>1</v>
       </c>
       <c r="D9" s="22">
         <v>95</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B10" s="24" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C10" s="25">
         <v>1</v>
       </c>
       <c r="D10" s="27">
         <v>95</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="20" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C11" s="21">
         <v>1</v>
       </c>
       <c r="D11" s="22">
         <v>95</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="24" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="C12" s="25">
         <v>1</v>
       </c>
       <c r="D12" s="27">
         <v>95</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="20" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C13" s="21">
         <v>1</v>
       </c>
       <c r="D13" s="22">
         <v>95</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="24" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C14" s="25">
         <v>1</v>
       </c>
       <c r="D14" s="27">
         <v>95</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="20" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C15" s="21">
         <v>1</v>
       </c>
       <c r="D15" s="22">
         <v>95</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="24" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C16" s="25">
         <v>1</v>
       </c>
       <c r="D16" s="27">
         <v>95</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="117" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>23</v>
+    <row r="17" spans="1:4" ht="117" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="84" t="s">
+        <v>174</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>175</v>
       </c>
       <c r="C17" s="21">
         <v>1</v>
       </c>
       <c r="D17" s="22">
         <v>95</v>
       </c>
     </row>
-    <row r="18" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B18" s="16"/>
       <c r="C18" s="17"/>
       <c r="D18" s="18"/>
     </row>
-    <row r="19" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="63" t="s">
+    <row r="19" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="62">
+        <v>1</v>
+      </c>
+      <c r="D19" s="70">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="64"/>
+      <c r="B20" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="30" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="63">
+      <c r="C20" s="64"/>
+      <c r="D20" s="64"/>
+    </row>
+    <row r="21" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="52">
         <v>1</v>
       </c>
-      <c r="D19" s="71">
+      <c r="D21" s="55">
         <v>95</v>
       </c>
     </row>
-    <row r="20" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A21" s="53" t="s">
+    <row r="22" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="54"/>
+      <c r="B22" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B21" s="20" t="s">
+      <c r="C22" s="54"/>
+      <c r="D22" s="54"/>
+    </row>
+    <row r="23" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="C21" s="53">
+      <c r="B23" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C23" s="62">
         <v>1</v>
       </c>
-      <c r="D21" s="56">
+      <c r="D23" s="70">
         <v>95</v>
       </c>
     </row>
-    <row r="22" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A23" s="63" t="s">
+    <row r="24" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="64"/>
+      <c r="B24" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="B23" s="30" t="s">
+      <c r="C24" s="64"/>
+      <c r="D24" s="64"/>
+    </row>
+    <row r="25" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="59" t="s">
+        <v>134</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" s="52">
+        <v>1</v>
+      </c>
+      <c r="D25" s="55">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="60"/>
+      <c r="B26" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" s="53"/>
+      <c r="D26" s="54"/>
+    </row>
+    <row r="27" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="C23" s="63">
+      <c r="B27" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="62">
         <v>1</v>
       </c>
-      <c r="D23" s="71">
+      <c r="D27" s="70">
         <v>95</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="C25" s="53">
+    <row r="28" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="64"/>
+      <c r="B28" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="64"/>
+      <c r="D28" s="64"/>
+    </row>
+    <row r="29" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="52">
         <v>1</v>
       </c>
-      <c r="D25" s="56">
+      <c r="D29" s="55">
         <v>95</v>
       </c>
     </row>
-    <row r="26" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="C27" s="63">
+    <row r="30" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="54"/>
+      <c r="B30" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+    </row>
+    <row r="31" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="56" t="s">
+        <v>151</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="62">
         <v>1</v>
       </c>
-      <c r="D27" s="71">
+      <c r="D31" s="70">
         <v>95</v>
       </c>
     </row>
-    <row r="28" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="C29" s="53">
+    <row r="32" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="58"/>
+      <c r="B32" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="64"/>
+      <c r="D32" s="64"/>
+    </row>
+    <row r="33" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="52">
         <v>1</v>
       </c>
-      <c r="D29" s="56">
+      <c r="D33" s="55">
         <v>95</v>
       </c>
     </row>
-    <row r="30" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="C31" s="63">
+    <row r="34" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="54"/>
+      <c r="B34" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+    </row>
+    <row r="35" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="62" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="62">
         <v>1</v>
       </c>
-      <c r="D31" s="71">
+      <c r="D35" s="70">
         <v>95</v>
       </c>
     </row>
-    <row r="32" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="A35" s="63" t="s">
+    <row r="36" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="64"/>
+      <c r="B36" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="B35" s="30" t="s">
-[...17 lines deleted...]
-    <row r="37" spans="1:5" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C36" s="64"/>
+      <c r="D36" s="64"/>
+    </row>
+    <row r="37" spans="1:5" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="15" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B37" s="16"/>
       <c r="C37" s="17"/>
       <c r="D37" s="18"/>
     </row>
-    <row r="38" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="53" t="s">
+    <row r="38" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="20" t="s">
+        <v>124</v>
+      </c>
+      <c r="C38" s="52">
+        <v>1</v>
+      </c>
+      <c r="D38" s="65">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="53"/>
+      <c r="B39" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="C39" s="53"/>
+      <c r="D39" s="66"/>
+    </row>
+    <row r="40" spans="1:5" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="54"/>
+      <c r="B40" s="20" t="s">
         <v>53</v>
       </c>
-      <c r="B38" s="20" t="s">
+      <c r="C40" s="54"/>
+      <c r="D40" s="67"/>
+    </row>
+    <row r="41" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="C41" s="62">
+        <v>1</v>
+      </c>
+      <c r="D41" s="49">
+        <v>95</v>
+      </c>
+      <c r="E41" s="4"/>
+    </row>
+    <row r="42" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="63"/>
+      <c r="B42" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="C42" s="63"/>
+      <c r="D42" s="50"/>
+      <c r="E42" s="4"/>
+    </row>
+    <row r="43" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="64"/>
+      <c r="B43" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="C43" s="64"/>
+      <c r="D43" s="51"/>
+      <c r="E43" s="4"/>
+    </row>
+    <row r="44" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="B44" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C44" s="52">
+        <v>1</v>
+      </c>
+      <c r="D44" s="65">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="53"/>
+      <c r="B45" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="C45" s="53"/>
+      <c r="D45" s="66"/>
+    </row>
+    <row r="46" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="54"/>
+      <c r="B46" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C46" s="54"/>
+      <c r="D46" s="67"/>
+    </row>
+    <row r="47" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="71" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C47" s="71">
+        <v>1</v>
+      </c>
+      <c r="D47" s="70">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="72"/>
+      <c r="B48" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" s="72"/>
+      <c r="D48" s="83"/>
+    </row>
+    <row r="49" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="72"/>
+      <c r="B49" s="35" t="s">
+        <v>156</v>
+      </c>
+      <c r="C49" s="72"/>
+      <c r="D49" s="83"/>
+    </row>
+    <row r="50" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="52" t="s">
+        <v>58</v>
+      </c>
+      <c r="B50" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="C50" s="52">
+        <v>1</v>
+      </c>
+      <c r="D50" s="65">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="53"/>
+      <c r="B51" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="53"/>
+      <c r="D51" s="66"/>
+    </row>
+    <row r="52" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="54"/>
+      <c r="B52" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C52" s="54"/>
+      <c r="D52" s="67"/>
+    </row>
+    <row r="53" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="71" t="s">
+        <v>62</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="C53" s="71">
+        <v>1</v>
+      </c>
+      <c r="D53" s="74">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="72"/>
+      <c r="B54" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="C54" s="72"/>
+      <c r="D54" s="75"/>
+    </row>
+    <row r="55" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="73"/>
+      <c r="B55" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C55" s="73"/>
+      <c r="D55" s="76"/>
+    </row>
+    <row r="56" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="B56" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="C56" s="52">
+        <v>1</v>
+      </c>
+      <c r="D56" s="65">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="53"/>
+      <c r="B57" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C57" s="53"/>
+      <c r="D57" s="66"/>
+    </row>
+    <row r="58" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="54"/>
+      <c r="B58" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C58" s="54"/>
+      <c r="D58" s="67"/>
+    </row>
+    <row r="59" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="71">
+        <v>1</v>
+      </c>
+      <c r="D59" s="74">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="72"/>
+      <c r="B60" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C60" s="72"/>
+      <c r="D60" s="75"/>
+    </row>
+    <row r="61" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="73"/>
+      <c r="B61" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C61" s="73"/>
+      <c r="D61" s="76"/>
+    </row>
+    <row r="62" spans="1:4" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B62" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="C62" s="52">
+        <v>1</v>
+      </c>
+      <c r="D62" s="65">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="53"/>
+      <c r="B63" s="20" t="s">
+        <v>119</v>
+      </c>
+      <c r="C63" s="53"/>
+      <c r="D63" s="66"/>
+    </row>
+    <row r="64" spans="1:4" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="54"/>
+      <c r="B64" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="C64" s="54"/>
+      <c r="D64" s="67"/>
+    </row>
+    <row r="65" spans="1:4" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="62" t="s">
+        <v>121</v>
+      </c>
+      <c r="B65" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="C65" s="62">
+        <v>1</v>
+      </c>
+      <c r="D65" s="49">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="63"/>
+      <c r="B66" s="29" t="s">
+        <v>123</v>
+      </c>
+      <c r="C66" s="63"/>
+      <c r="D66" s="50"/>
+    </row>
+    <row r="67" spans="1:4" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="64"/>
+      <c r="B67" s="29" t="s">
+        <v>155</v>
+      </c>
+      <c r="C67" s="64"/>
+      <c r="D67" s="51"/>
+    </row>
+    <row r="68" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B68" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="C68" s="52">
+        <v>1</v>
+      </c>
+      <c r="D68" s="65">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="53"/>
+      <c r="B69" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C69" s="53"/>
+      <c r="D69" s="66"/>
+    </row>
+    <row r="70" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="54"/>
+      <c r="B70" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C70" s="54"/>
+      <c r="D70" s="67"/>
+    </row>
+    <row r="71" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="56" t="s">
+        <v>159</v>
+      </c>
+      <c r="B71" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="C71" s="62">
+        <v>1</v>
+      </c>
+      <c r="D71" s="49">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="57"/>
+      <c r="B72" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="C72" s="63"/>
+      <c r="D72" s="50"/>
+    </row>
+    <row r="73" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="58"/>
+      <c r="B73" s="29" t="s">
         <v>126</v>
       </c>
-      <c r="C38" s="53">
-[...355 lines deleted...]
-    <row r="74" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C73" s="64"/>
+      <c r="D73" s="51"/>
+    </row>
+    <row r="74" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A74" s="15" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B74" s="16"/>
       <c r="C74" s="17"/>
       <c r="D74" s="18"/>
     </row>
-    <row r="75" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="53" t="s">
+    <row r="75" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="B75" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C75" s="52">
+        <v>1</v>
+      </c>
+      <c r="D75" s="55">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="53"/>
+      <c r="B76" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="C76" s="53"/>
+      <c r="D76" s="53"/>
+    </row>
+    <row r="77" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="53"/>
+      <c r="B77" s="20" t="s">
         <v>87</v>
       </c>
-      <c r="B75" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="53">
+      <c r="C77" s="53"/>
+      <c r="D77" s="53"/>
+    </row>
+    <row r="78" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="54"/>
+      <c r="B78" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="C78" s="54"/>
+      <c r="D78" s="54"/>
+    </row>
+    <row r="79" spans="1:4" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="B79" s="29" t="s">
+        <v>72</v>
+      </c>
+      <c r="C79" s="62">
         <v>1</v>
       </c>
-      <c r="D75" s="56">
+      <c r="D79" s="49">
         <v>95</v>
       </c>
     </row>
-    <row r="76" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="C79" s="63">
+    <row r="80" spans="1:4" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="57"/>
+      <c r="B80" s="29" t="s">
+        <v>161</v>
+      </c>
+      <c r="C80" s="63"/>
+      <c r="D80" s="50"/>
+    </row>
+    <row r="81" spans="1:4" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="57"/>
+      <c r="B81" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="C81" s="63"/>
+      <c r="D81" s="50"/>
+    </row>
+    <row r="82" spans="1:4" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="58"/>
+      <c r="B82" s="38" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" s="64"/>
+      <c r="D82" s="51"/>
+    </row>
+    <row r="83" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="52" t="s">
+        <v>91</v>
+      </c>
+      <c r="B83" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="C83" s="52">
         <v>1</v>
       </c>
-      <c r="D79" s="50">
+      <c r="D83" s="55">
         <v>95</v>
       </c>
     </row>
-    <row r="80" spans="1:4" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="A83" s="53" t="s">
+    <row r="84" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="53"/>
+      <c r="B84" s="20" t="s">
         <v>93</v>
       </c>
-      <c r="B83" s="20" t="s">
+      <c r="C84" s="53"/>
+      <c r="D84" s="53"/>
+    </row>
+    <row r="85" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="53"/>
+      <c r="B85" s="20" t="s">
         <v>94</v>
       </c>
-      <c r="C83" s="53">
-[...2 lines deleted...]
-      <c r="D83" s="56">
+      <c r="C85" s="53"/>
+      <c r="D85" s="53"/>
+    </row>
+    <row r="86" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="54"/>
+      <c r="B86" s="20" t="s">
         <v>95</v>
       </c>
-    </row>
-[...24 lines deleted...]
-    <row r="87" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C86" s="54"/>
+      <c r="D86" s="54"/>
+    </row>
+    <row r="87" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="15" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B87" s="16"/>
       <c r="C87" s="17"/>
       <c r="D87" s="18"/>
     </row>
-    <row r="88" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="57" t="s">
+    <row r="88" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="56" t="s">
+        <v>152</v>
+      </c>
+      <c r="B88" s="29" t="s">
+        <v>89</v>
+      </c>
+      <c r="C88" s="62">
+        <v>1</v>
+      </c>
+      <c r="D88" s="70">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="57"/>
+      <c r="B89" s="29" t="s">
+        <v>90</v>
+      </c>
+      <c r="C89" s="63"/>
+      <c r="D89" s="63"/>
+    </row>
+    <row r="90" spans="1:4" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="57"/>
+      <c r="B90" s="29" t="s">
+        <v>117</v>
+      </c>
+      <c r="C90" s="63"/>
+      <c r="D90" s="63"/>
+    </row>
+    <row r="91" spans="1:4" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="57"/>
+      <c r="B91" s="29" t="s">
+        <v>153</v>
+      </c>
+      <c r="C91" s="63"/>
+      <c r="D91" s="63"/>
+    </row>
+    <row r="92" spans="1:4" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="58"/>
+      <c r="B92" s="29" t="s">
         <v>154</v>
       </c>
-      <c r="B88" s="30" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="63">
+      <c r="C92" s="64"/>
+      <c r="D92" s="64"/>
+    </row>
+    <row r="93" spans="1:4" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="59" t="s">
+        <v>131</v>
+      </c>
+      <c r="B93" s="20" t="s">
+        <v>130</v>
+      </c>
+      <c r="C93" s="52">
         <v>1</v>
       </c>
-      <c r="D88" s="71">
+      <c r="D93" s="55">
         <v>95</v>
       </c>
     </row>
-    <row r="89" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="A93" s="60" t="s">
+    <row r="94" spans="1:4" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="60"/>
+      <c r="B94" s="20" t="s">
+        <v>128</v>
+      </c>
+      <c r="C94" s="53"/>
+      <c r="D94" s="53"/>
+    </row>
+    <row r="95" spans="1:4" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="60"/>
+      <c r="B95" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="C95" s="53"/>
+      <c r="D95" s="53"/>
+    </row>
+    <row r="96" spans="1:4" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="60"/>
+      <c r="B96" s="20" t="s">
         <v>133</v>
       </c>
-      <c r="B93" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="53">
+      <c r="C96" s="53"/>
+      <c r="D96" s="53"/>
+    </row>
+    <row r="97" spans="1:4" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="61"/>
+      <c r="B97" s="20" t="s">
+        <v>129</v>
+      </c>
+      <c r="C97" s="54"/>
+      <c r="D97" s="54"/>
+    </row>
+    <row r="98" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="79" t="s">
+        <v>137</v>
+      </c>
+      <c r="B98" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C98" s="71">
         <v>1</v>
       </c>
-      <c r="D93" s="56">
+      <c r="D98" s="82">
         <v>95</v>
       </c>
     </row>
-    <row r="94" spans="1:4" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="A98" s="80" t="s">
+    <row r="99" spans="1:4" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="80"/>
+      <c r="B99" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C99" s="72"/>
+      <c r="D99" s="72"/>
+    </row>
+    <row r="100" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="80"/>
+      <c r="B100" s="24" t="s">
         <v>139</v>
       </c>
-      <c r="B98" s="24" t="s">
-[...11 lines deleted...]
-      <c r="B99" s="24" t="s">
+      <c r="C100" s="72"/>
+      <c r="D100" s="72"/>
+    </row>
+    <row r="101" spans="1:4" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="80"/>
+      <c r="B101" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C101" s="72"/>
+      <c r="D101" s="72"/>
+    </row>
+    <row r="102" spans="1:4" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="81"/>
+      <c r="B102" s="24" t="s">
         <v>142</v>
       </c>
-      <c r="C99" s="73"/>
-[...26 lines deleted...]
-    <row r="103" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C102" s="73"/>
+      <c r="D102" s="73"/>
+    </row>
+    <row r="103" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A103" s="15" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B103" s="16"/>
       <c r="C103" s="17"/>
       <c r="D103" s="18"/>
     </row>
-    <row r="104" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="53" t="s">
+    <row r="104" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="B104" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="C104" s="52">
+        <v>1</v>
+      </c>
+      <c r="D104" s="55">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="53"/>
+      <c r="B105" s="20" t="s">
         <v>98</v>
       </c>
-      <c r="B104" s="20" t="s">
+      <c r="C105" s="53"/>
+      <c r="D105" s="78"/>
+    </row>
+    <row r="106" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="53"/>
+      <c r="B106" s="20" t="s">
+        <v>149</v>
+      </c>
+      <c r="C106" s="53"/>
+      <c r="D106" s="53"/>
+    </row>
+    <row r="107" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="53"/>
+      <c r="B107" s="20" t="s">
         <v>99</v>
       </c>
-      <c r="C104" s="53">
-[...8 lines deleted...]
-      <c r="B105" s="20" t="s">
+      <c r="C107" s="53"/>
+      <c r="D107" s="53"/>
+    </row>
+    <row r="108" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="53"/>
+      <c r="B108" s="20" t="s">
         <v>100</v>
       </c>
-      <c r="C105" s="54"/>
-[...12 lines deleted...]
-      <c r="B107" s="20" t="s">
+      <c r="C108" s="53"/>
+      <c r="D108" s="53"/>
+    </row>
+    <row r="109" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="54"/>
+      <c r="B109" s="20" t="s">
         <v>101</v>
       </c>
-      <c r="C107" s="54"/>
-[...18 lines deleted...]
-    <row r="110" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C109" s="54"/>
+      <c r="D109" s="54"/>
+    </row>
+    <row r="110" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A110" s="15" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B110" s="16"/>
       <c r="C110" s="17"/>
       <c r="D110" s="18"/>
     </row>
-    <row r="111" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="63" t="s">
+    <row r="111" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="62" t="s">
+        <v>143</v>
+      </c>
+      <c r="B111" s="29" t="s">
+        <v>150</v>
+      </c>
+      <c r="C111" s="62">
+        <v>1</v>
+      </c>
+      <c r="D111" s="70">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="63"/>
+      <c r="B112" s="29" t="s">
+        <v>144</v>
+      </c>
+      <c r="C112" s="63"/>
+      <c r="D112" s="83"/>
+    </row>
+    <row r="113" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="63"/>
+      <c r="B113" s="29" t="s">
+        <v>139</v>
+      </c>
+      <c r="C113" s="63"/>
+      <c r="D113" s="83"/>
+    </row>
+    <row r="114" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="63"/>
+      <c r="B114" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="C114" s="63"/>
+      <c r="D114" s="63"/>
+    </row>
+    <row r="115" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="63"/>
+      <c r="B115" s="29" t="s">
         <v>145</v>
       </c>
-      <c r="B111" s="30" t="s">
-[...27 lines deleted...]
-      <c r="B114" s="30" t="s">
+      <c r="C115" s="63"/>
+      <c r="D115" s="63"/>
+    </row>
+    <row r="116" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="63"/>
+      <c r="B116" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C116" s="63"/>
+      <c r="D116" s="63"/>
+    </row>
+    <row r="117" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="64"/>
+      <c r="B117" s="29" t="s">
         <v>148</v>
       </c>
-      <c r="C114" s="64"/>
-[...28 lines deleted...]
-        <v>173</v>
+      <c r="C117" s="64"/>
+      <c r="D117" s="64"/>
+    </row>
+    <row r="118" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="45" t="s">
+        <v>170</v>
       </c>
       <c r="B118" s="16"/>
       <c r="C118" s="17"/>
-      <c r="D118" s="45"/>
-[...5 lines deleted...]
-      <c r="B119" s="29" t="s">
+      <c r="D118" s="44"/>
+    </row>
+    <row r="119" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="59" t="s">
+        <v>162</v>
+      </c>
+      <c r="B119" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="C119" s="68">
+        <v>3</v>
+      </c>
+      <c r="D119" s="77">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="60"/>
+      <c r="B120" s="28" t="s">
+        <v>102</v>
+      </c>
+      <c r="C120" s="69"/>
+      <c r="D120" s="69"/>
+    </row>
+    <row r="121" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="60"/>
+      <c r="B121" s="28" t="s">
+        <v>104</v>
+      </c>
+      <c r="C121" s="69"/>
+      <c r="D121" s="69"/>
+    </row>
+    <row r="122" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="60"/>
+      <c r="B122" s="28" t="s">
         <v>105</v>
       </c>
-      <c r="C119" s="69">
+      <c r="C122" s="69"/>
+      <c r="D122" s="69"/>
+    </row>
+    <row r="123" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="60"/>
+      <c r="B123" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="C123" s="69"/>
+      <c r="D123" s="69"/>
+    </row>
+    <row r="124" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="56" t="s">
+        <v>163</v>
+      </c>
+      <c r="B124" s="29" t="s">
+        <v>125</v>
+      </c>
+      <c r="C124" s="62">
         <v>3</v>
       </c>
-      <c r="D119" s="78">
+      <c r="D124" s="70">
         <v>285</v>
       </c>
     </row>
-    <row r="120" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="B122" s="29" t="s">
+    <row r="125" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="57"/>
+      <c r="B125" s="37" t="s">
+        <v>114</v>
+      </c>
+      <c r="C125" s="63"/>
+      <c r="D125" s="63"/>
+    </row>
+    <row r="126" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="57"/>
+      <c r="B126" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="C126" s="63"/>
+      <c r="D126" s="63"/>
+    </row>
+    <row r="127" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="57"/>
+      <c r="B127" s="40" t="s">
+        <v>109</v>
+      </c>
+      <c r="C127" s="63"/>
+      <c r="D127" s="63"/>
+    </row>
+    <row r="128" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="57"/>
+      <c r="B128" s="37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C128" s="63"/>
+      <c r="D128" s="63"/>
+    </row>
+    <row r="129" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="57"/>
+      <c r="B129" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="C129" s="63"/>
+      <c r="D129" s="63"/>
+    </row>
+    <row r="130" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="57"/>
+      <c r="B130" s="37" t="s">
+        <v>112</v>
+      </c>
+      <c r="C130" s="63"/>
+      <c r="D130" s="63"/>
+    </row>
+    <row r="131" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="57"/>
+      <c r="B131" s="37" t="s">
+        <v>113</v>
+      </c>
+      <c r="C131" s="63"/>
+      <c r="D131" s="63"/>
+    </row>
+    <row r="132" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="57"/>
+      <c r="B132" s="37" t="s">
         <v>107</v>
       </c>
-      <c r="C122" s="70"/>
-[...42 lines deleted...]
-      <c r="B127" s="41" t="s">
+      <c r="C132" s="63"/>
+      <c r="D132" s="63"/>
+    </row>
+    <row r="133" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="57"/>
+      <c r="B133" s="37" t="s">
         <v>111</v>
       </c>
-      <c r="C127" s="64"/>
-[...4 lines deleted...]
-      <c r="B128" s="38" t="s">
+      <c r="C133" s="63"/>
+      <c r="D133" s="63"/>
+    </row>
+    <row r="134" spans="1:4" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="58"/>
+      <c r="B134" s="40" t="s">
         <v>110</v>
       </c>
-      <c r="C128" s="64"/>
-[...48 lines deleted...]
-      <c r="D134" s="65"/>
+      <c r="C134" s="64"/>
+      <c r="D134" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="94">
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="D47:D49"/>
     <mergeCell ref="C47:C49"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="A47:A49"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="D38:D40"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="C124:C134"/>
     <mergeCell ref="D124:D134"/>
     <mergeCell ref="A124:A134"/>
     <mergeCell ref="C44:C46"/>
     <mergeCell ref="D44:D46"/>
     <mergeCell ref="A56:A58"/>
@@ -3678,59 +3635,50 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="67" orientation="portrait" r:id="rId122"/>
   <rowBreaks count="5" manualBreakCount="5">
     <brk id="20" max="3" man="1"/>
     <brk id="46" max="3" man="1"/>
     <brk id="73" max="3" man="1"/>
     <brk id="97" max="3" man="1"/>
     <brk id="117" max="3" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B337442624B9814B8D82208AFE981A1C" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8b87ca7cbe5864b16ee8fe205499f250">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c3c7a706-7bec-4999-8c1a-977904b63328" xmlns:ns3="545c108c-f4e5-4c1b-a255-b200901797f7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="587f531f9e7914ff8be897ea087c03ba" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c3c7a706-7bec-4999-8c1a-977904b63328"/>
     <xsd:import namespace="545c108c-f4e5-4c1b-a255-b200901797f7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -3964,114 +3912,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="545c108c-f4e5-4c1b-a255-b200901797f7" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c3c7a706-7bec-4999-8c1a-977904b63328">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23967E94-FBCA-41DE-B8D0-5E65C6CA39D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="c3c7a706-7bec-4999-8c1a-977904b63328"/>
     <ds:schemaRef ds:uri="545c108c-f4e5-4c1b-a255-b200901797f7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{147A9468-9051-4476-B2D7-12D923D0B4FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b6fd8a8c-d13b-4b46-b0c3-eb58c3380114"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bd46181c-3e79-4a68-b987-7c591153c27e"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="545c108c-f4e5-4c1b-a255-b200901797f7"/>
     <ds:schemaRef ds:uri="c3c7a706-7bec-4999-8c1a-977904b63328"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57B484FA-301B-4937-83A6-4B7FA04D533B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Summer 2026</vt:lpstr>
       <vt:lpstr>'Summer 2026'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>